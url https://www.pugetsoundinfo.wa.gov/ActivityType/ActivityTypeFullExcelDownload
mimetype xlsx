--- v4 (2026-08-13)
+++ v5 (2026-10-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566f9b18e23848e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d26182ea251447f99b943694da58a1d6.psmdcp" Id="Rf3ec5d515f6f4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfadc3df33a4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0820769768434978bc65d101784f1350.psmdcp" Id="R975784f4396540a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Activity Types" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Activity Types" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Activity Type Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Short Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Description</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Category</x:t>
   </x:si>
   <x:si>
     <x:t>Enabling Conditions - Protection</x:t>
   </x:si>
   <x:si>
     <x:t>Acquisition and Easements</x:t>
@@ -528,51 +528,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.853482" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="36.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="110.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="20.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>