--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397d9a2684da4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f243e2957f24ba1ac7b1dd7ca974e15.psmdcp" Id="Rf3bd4cb60d724555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce278a10e984816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55f37d2bc6a74807b7476677f37bb561.psmdcp" Id="Ra5a617083f3a4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Activity Types" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Activity Type Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Short Name</x:t>
   </x:si>
   <x:si>