--- v1 (2026-05-02)
+++ v2 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce278a10e984816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55f37d2bc6a74807b7476677f37bb561.psmdcp" Id="Ra5a617083f3a4806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a26f6ae25c94b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0748134c0d24069a960d8bcac65dd29.psmdcp" Id="Rd030a148832b44cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Activity Types" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Activity Type Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Short Name</x:t>
   </x:si>
   <x:si>