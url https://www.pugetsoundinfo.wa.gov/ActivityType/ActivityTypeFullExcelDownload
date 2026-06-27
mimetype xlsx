--- v2 (2026-05-02)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a26f6ae25c94b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0748134c0d24069a960d8bcac65dd29.psmdcp" Id="Rd030a148832b44cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b63484939d4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c6c34c73def4007a71a4020dd7240dd.psmdcp" Id="Ra8dac5f95a444ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Activity Types" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Activity Type Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Short Name</x:t>
   </x:si>
   <x:si>