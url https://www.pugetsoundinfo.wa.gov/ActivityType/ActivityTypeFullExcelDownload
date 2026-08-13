--- v3 (2026-06-27)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b63484939d4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c6c34c73def4007a71a4020dd7240dd.psmdcp" Id="Ra8dac5f95a444ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566f9b18e23848e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d26182ea251447f99b943694da58a1d6.psmdcp" Id="Rf3ec5d515f6f4389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Activity Types" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Activity Type Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Short Name</x:t>
   </x:si>
   <x:si>